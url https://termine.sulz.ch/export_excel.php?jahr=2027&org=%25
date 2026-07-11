--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-05-26 13:24:00</t>
+          <t>Export: 2026-07-11 10:23:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Sulzer Vereinstermine 2027</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">