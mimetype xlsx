--- v1 (2026-07-11)
+++ v2 (2026-09-02)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-07-11 10:23:20</t>
+          <t>Export: 2026-09-02 10:57:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Sulzer Vereinstermine 2027</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">