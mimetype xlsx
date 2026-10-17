--- v2 (2026-09-02)
+++ v3 (2026-10-17)
@@ -117,64 +117,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K20"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-09-02 10:57:27</t>
+          <t>Export: 2026-10-17 23:14:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Sulzer Vereinstermine 2027</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
@@ -552,126 +552,242 @@
         <v>46458</v>
       </c>
       <c r="B17" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Generalversammlung KulturWerk-Stadt</t>
         </is>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>KW</t>
         </is>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>46466</v>
+        <v>46459</v>
       </c>
       <c r="B18" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>59. Generalversammlung RV Sulz Veteranen</t>
+          <t>Swiss Cycling Delegiertenversammlung</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>16 Uhr im Milchhüsli</t>
+          <t>Vorstand</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>RVV</t>
+          <t>RV</t>
         </is>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>46466</v>
       </c>
       <c r="B19" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>GV 2027</t>
-[...2 lines deleted...]
-      <c r="D19" s="2"/>
+          <t>59. Generalversammlung RV Sulz Veteranen</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>16 Uhr im Milchhüsli</t>
+        </is>
+      </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>SG</t>
+          <t>RVV</t>
         </is>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>46619</v>
+        <v>46466</v>
       </c>
       <c r="B20" s="1" t="n">
-        <v>46620</v>
+        <v>-693626</v>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>Sulzer Moschti-Fescht</t>
+          <t>GV 2027</t>
         </is>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>MR</t>
+          <t>SG</t>
         </is>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="n">
+        <v>46480</v>
+      </c>
+      <c r="B21" s="1" t="n">
+        <v>-693626</v>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>Velobörse in Sulz</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Turnhallenplatz Sulz</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>RV</t>
+        </is>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="n">
+        <v>46571</v>
+      </c>
+      <c r="B22" s="1" t="n">
+        <v>46573</v>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>Dreitagestour Jungradler</t>
+        </is>
+      </c>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>JR</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>RV</t>
+        </is>
+      </c>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="n">
+        <v>46619</v>
+      </c>
+      <c r="B23" s="1" t="n">
+        <v>46620</v>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>Sulzer Moschti-Fescht</t>
+        </is>
+      </c>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>MR</t>
+        </is>
+      </c>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="n">
+        <v>46669</v>
+      </c>
+      <c r="B24" s="1" t="n">
+        <v>-693626</v>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>Sportlerehrung an der HELA</t>
+        </is>
+      </c>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>RV</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>JR</t>
+        </is>
+      </c>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>