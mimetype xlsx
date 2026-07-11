--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K123"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-05-25 06:01:13</t>
+          <t>Export: 2026-07-11 09:24:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Sulzer Vereinstermine 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">