--- v1 (2026-07-11)
+++ v2 (2026-09-02)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K123"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-07-11 09:24:58</t>
+          <t>Export: 2026-09-02 10:57:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Sulzer Vereinstermine 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">