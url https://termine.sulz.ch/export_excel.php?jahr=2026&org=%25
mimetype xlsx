--- v2 (2026-09-02)
+++ v3 (2026-10-17)
@@ -117,64 +117,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K123"/>
+  <dimension ref="A1:K124"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-09-02 10:57:16</t>
+          <t>Export: 2026-10-17 23:14:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Sulzer Vereinstermine 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
@@ -2256,58 +2256,58 @@
         <v>46235</v>
       </c>
       <c r="B77" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Bundesfeier</t>
         </is>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Stadt</t>
         </is>
       </c>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>46243</v>
+        <v>46244</v>
       </c>
       <c r="B78" s="1" t="n">
         <v>46249</v>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>Rennvelowoche (provisorisch)</t>
+          <t>Rennvelowoche Bormio</t>
         </is>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>RV</t>
         </is>
       </c>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
         <v>46249</v>
       </c>
       <c r="B79" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Gottesdienst Maria Himmelfahrt</t>
@@ -2716,56 +2716,56 @@
           <t>Eidg. Bettag - Apéro</t>
         </is>
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>FB</t>
         </is>
       </c>
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
         <v>46291</v>
       </c>
       <c r="B95" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>Herbstversammlung bei Wurst &amp; Getränk</t>
+          <t>Herbstversammlung &amp; Hock</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>Oberhofner Waldhütte, 16.00 Uhr</t>
+          <t>Oberhofner Waldhütte, ab 17 Uhr</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>RV</t>
         </is>
       </c>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
         <v>46291</v>
       </c>
       <c r="B96" s="1" t="n">
         <v>46306</v>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Herbstferien</t>
         </is>
@@ -3033,504 +3033,533 @@
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Arbeitstag</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>8 - 12 Uhr</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>NV</t>
         </is>
       </c>
       <c r="F106" s="2"/>
       <c r="G106" s="2"/>
       <c r="H106" s="2"/>
       <c r="I106" s="2"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>46325</v>
+        <v>46322</v>
       </c>
       <c r="B107" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>Teamhock KulturWerk-Stadt</t>
-[...2 lines deleted...]
-      <c r="D107" s="2"/>
+          <t>Swiss Cycling Präsidentenkonferenz, Grenchen</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>Vorstand</t>
+        </is>
+      </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>KW</t>
+          <t>RV</t>
         </is>
       </c>
       <c r="F107" s="2"/>
       <c r="G107" s="2"/>
       <c r="H107" s="2"/>
       <c r="I107" s="2"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>46327</v>
+        <v>46325</v>
       </c>
       <c r="B108" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>Allerheiligen</t>
+          <t>Teamhock KulturWerk-Stadt</t>
         </is>
       </c>
       <c r="D108" s="2"/>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>Allg</t>
+          <t>KW</t>
         </is>
       </c>
       <c r="F108" s="2"/>
       <c r="G108" s="2"/>
       <c r="H108" s="2"/>
       <c r="I108" s="2"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>46332</v>
+        <v>46327</v>
       </c>
       <c r="B109" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>Abschluss-Essen Sonntagstouren</t>
-[...6 lines deleted...]
-      </c>
+          <t>Allerheiligen</t>
+        </is>
+      </c>
+      <c r="D109" s="2"/>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>RV</t>
+          <t>Allg</t>
         </is>
       </c>
       <c r="F109" s="2"/>
       <c r="G109" s="2"/>
       <c r="H109" s="2"/>
       <c r="I109" s="2"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>46334</v>
+        <v>46332</v>
       </c>
       <c r="B110" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>Frühschoppenstammtisch KulturWerk-Stadt</t>
-[...2 lines deleted...]
-      <c r="D110" s="2"/>
+          <t>Abschluss-Essen Sonntagstouren</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Besuch Herbst-Messe, Basel</t>
+        </is>
+      </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>KW</t>
+          <t>RV</t>
         </is>
       </c>
       <c r="F110" s="2"/>
       <c r="G110" s="2"/>
       <c r="H110" s="2"/>
       <c r="I110" s="2"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>46337</v>
+        <v>46334</v>
       </c>
       <c r="B111" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>Fasnachtsbeginn</t>
+          <t>Frühschoppenstammtisch KulturWerk-Stadt</t>
         </is>
       </c>
       <c r="D111" s="2"/>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>SG</t>
+          <t>KW</t>
         </is>
       </c>
       <c r="F111" s="2"/>
       <c r="G111" s="2"/>
       <c r="H111" s="2"/>
       <c r="I111" s="2"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>46345</v>
+        <v>46337</v>
       </c>
       <c r="B112" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>Einwohnergemeindeversammlung</t>
+          <t>Fasnachtsbeginn</t>
         </is>
       </c>
       <c r="D112" s="2"/>
       <c r="E112" s="2" t="inlineStr">
         <is>
-          <t>Stadt</t>
+          <t>SG</t>
         </is>
       </c>
       <c r="F112" s="2"/>
       <c r="G112" s="2"/>
       <c r="H112" s="2"/>
       <c r="I112" s="2"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>46346</v>
+        <v>46345</v>
       </c>
       <c r="B113" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>Elisabethengottesdienst</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einwohnergemeindeversammlung</t>
+        </is>
+      </c>
+      <c r="D113" s="2"/>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>FB</t>
+          <t>Stadt</t>
         </is>
       </c>
       <c r="F113" s="2"/>
       <c r="G113" s="2"/>
       <c r="H113" s="2"/>
       <c r="I113" s="2"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>46347</v>
+        <v>46346</v>
       </c>
       <c r="B114" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>Männerriege Schlusshock</t>
+          <t>Elisabethengottesdienst</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t>Pfarreisaal Sulz</t>
+          <t>09.00 Uhr Kirche Sulz / anschliessend gemütliches Beisammensein im Pfarreisaal</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>MR</t>
+          <t>FB</t>
         </is>
       </c>
       <c r="F114" s="2"/>
       <c r="G114" s="2"/>
       <c r="H114" s="2"/>
       <c r="I114" s="2"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
         <v>46347</v>
       </c>
       <c r="B115" s="1" t="n">
-        <v>46348</v>
+        <v>-693626</v>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>Unihockey-Polysportivturnier Kaisten</t>
-[...2 lines deleted...]
-      <c r="D115" s="2"/>
+          <t>Männerriege Schlusshock</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>Pfarreisaal Sulz</t>
+        </is>
+      </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>DR</t>
-[...11 lines deleted...]
-      </c>
+          <t>MR</t>
+        </is>
+      </c>
+      <c r="F115" s="2"/>
+      <c r="G115" s="2"/>
       <c r="H115" s="2"/>
       <c r="I115" s="2"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>46349</v>
+        <v>46347</v>
       </c>
       <c r="B116" s="1" t="n">
-        <v>-693626</v>
+        <v>46348</v>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>Ortsbürgergemeindeversammlung</t>
+          <t>Unihockey-Polysportivturnier Kaisten</t>
         </is>
       </c>
       <c r="D116" s="2"/>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>Stadt</t>
-[...3 lines deleted...]
-      <c r="G116" s="2"/>
+          <t>DR</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr">
+        <is>
+          <t>TV</t>
+        </is>
+      </c>
+      <c r="G116" s="2" t="inlineStr">
+        <is>
+          <t>JS</t>
+        </is>
+      </c>
       <c r="H116" s="2"/>
       <c r="I116" s="2"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>46353</v>
+        <v>46349</v>
       </c>
       <c r="B117" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>Vereinsversammlung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ortsbürgergemeindeversammlung</t>
+        </is>
+      </c>
+      <c r="D117" s="2"/>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>NV</t>
+          <t>Stadt</t>
         </is>
       </c>
       <c r="F117" s="2"/>
       <c r="G117" s="2"/>
       <c r="H117" s="2"/>
       <c r="I117" s="2"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>46354</v>
+        <v>46353</v>
       </c>
       <c r="B118" s="1" t="n">
-        <v>46355</v>
+        <v>-693626</v>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>Musigkonzärt</t>
-[...2 lines deleted...]
-      <c r="D118" s="2"/>
+          <t>Vereinsversammlung</t>
+        </is>
+      </c>
+      <c r="D118" s="2" t="inlineStr">
+        <is>
+          <t>19.30 Uhr KulturWerk-Stadt Sulz</t>
+        </is>
+      </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>NV</t>
         </is>
       </c>
       <c r="F118" s="2"/>
       <c r="G118" s="2"/>
       <c r="H118" s="2"/>
       <c r="I118" s="2"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
         <v>46354</v>
       </c>
       <c r="B119" s="1" t="n">
         <v>46355</v>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>Arbeitseinsätze am Musigkonzärt Sulz</t>
+          <t>Musigkonzärt</t>
         </is>
       </c>
       <c r="D119" s="2"/>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>RV</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="F119" s="2"/>
       <c r="G119" s="2"/>
       <c r="H119" s="2"/>
       <c r="I119" s="2"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>46360</v>
+        <v>46354</v>
       </c>
       <c r="B120" s="1" t="n">
-        <v>-693626</v>
+        <v>46355</v>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>Schlusshock Talschützen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitseinsätze am Musigkonzärt Sulz</t>
+        </is>
+      </c>
+      <c r="D120" s="2"/>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>TS</t>
+          <t>RV</t>
         </is>
       </c>
       <c r="F120" s="2"/>
       <c r="G120" s="2"/>
       <c r="H120" s="2"/>
       <c r="I120" s="2"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
         <v>46360</v>
       </c>
       <c r="B121" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>Chlaushock Damenriege</t>
-[...2 lines deleted...]
-      <c r="D121" s="2"/>
+          <t>Schlusshock Talschützen</t>
+        </is>
+      </c>
+      <c r="D121" s="2" t="inlineStr">
+        <is>
+          <t>Raclette Abend mit Absenden der Meisterschaften 50 / 300 Meter</t>
+        </is>
+      </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>DR</t>
+          <t>TS</t>
         </is>
       </c>
       <c r="F121" s="2"/>
       <c r="G121" s="2"/>
       <c r="H121" s="2"/>
       <c r="I121" s="2"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>46366</v>
+        <v>46360</v>
       </c>
       <c r="B122" s="1" t="n">
         <v>-693626</v>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>Seniorenadventsfeier</t>
-[...6 lines deleted...]
-      </c>
+          <t>Chlaushock Damenriege</t>
+        </is>
+      </c>
+      <c r="D122" s="2"/>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>FB</t>
+          <t>DR</t>
         </is>
       </c>
       <c r="F122" s="2"/>
       <c r="G122" s="2"/>
       <c r="H122" s="2"/>
       <c r="I122" s="2"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>46375</v>
+        <v>46366</v>
       </c>
       <c r="B123" s="1" t="n">
-        <v>46390</v>
+        <v>-693626</v>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>Weihnachtsferien</t>
-[...2 lines deleted...]
-      <c r="D123" s="2"/>
+          <t>Seniorenadventsfeier</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr">
+        <is>
+          <t>12.00 Uhr Turnhalle Sulz / für alle Einwohnerinnen und Einwohner von Sulz und Rheinsulz ab 70 Jahren</t>
+        </is>
+      </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>Allg</t>
+          <t>FB</t>
         </is>
       </c>
       <c r="F123" s="2"/>
       <c r="G123" s="2"/>
       <c r="H123" s="2"/>
       <c r="I123" s="2"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="1" t="n">
+        <v>46375</v>
+      </c>
+      <c r="B124" s="1" t="n">
+        <v>46390</v>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>Weihnachtsferien</t>
+        </is>
+      </c>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2" t="inlineStr">
+        <is>
+          <t>Allg</t>
+        </is>
+      </c>
+      <c r="F124" s="2"/>
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>