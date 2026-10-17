--- v3 (2026-10-17)
+++ v4 (2026-10-17)
@@ -130,51 +130,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K124"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Export: 2026-10-17 23:14:06</t>
+          <t>Export: 2026-10-17 23:16:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Sulzer Vereinstermine 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Datum (von)</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Datum (bis)</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">